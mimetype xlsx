--- v0 (2025-10-16)
+++ v1 (2026-05-11)
@@ -54,312 +54,312 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Branquinho, Emerson do Forum, Jorive Bonfim, Luan Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/224/plc_05-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/224/plc_05-2015.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração, a redação, a alteração das leis, estabelece normas para a Consolidação da Legislação Municipal - CLM, determina a atualização e institui diretrizes e procedimentos para padronização das leis e dá outras providências.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Branquinho</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/226/plc_09-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/226/plc_09-2015.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei Complementar nº 063 de 30 de dezembro de 2009.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/225/plc_10-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/225/plc_10-2015.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos da Lei Complementar nº 72/2010 e modifica dispositivos da Lei Complementar nº 104/2014 e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Emerson do Forum</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/216/pl_002-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/216/pl_002-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA DE INCENTIVO AO ALEITAMENTO MATERNO NO ÂMBITO DO MUNICÍPIO DE BURITIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/217/pl_003-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/217/pl_003-2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INCLUSÃO DA DISCIPLINA HISTÓRIA DE BURITIS, NO EDITAL DE CONCURSO PÚBLICO REALIZADO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Vovozinho</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/218/pl_006-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/218/pl_006-2015.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Cemitério Municipal situado no Bairro Jardim e dá outras providências.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Dr. Fernando</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/223/pl_11-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/223/pl_11-2015.pdf</t>
   </si>
   <si>
     <t>INSTITUI DIRETRIZES PARA A INCLUSÃO DA CAPACITAÇÃO EM "NOÇÕES DE PRIMEIRO SOCORROS" COMO ATIVIDADE PEDAGÓGICA DE COMPLEMENTAÇÃO CURRICULAR NA REDE ESCOLAR MUNICIPAL DE BURITIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/219/pl_12-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/219/pl_12-2015.pdf</t>
   </si>
   <si>
     <t>Cria o Programa Municipal de Educação "Professor do Ano", e fixa outras providências.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Jorive Bonfim</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/220/pl_015-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/220/pl_015-2015.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação de Agricultores Familiares do Projeto Assentamento Palmeira Gado/Bravo - APGB.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/221/pl_16-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/221/pl_16-2015.pdf</t>
   </si>
   <si>
     <t>Reconhece de Utilidade Pública a Associação dos Agricultores Familiares do Projeto de Assentamento Formosinha/Gado Bravo.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/222/pl_21-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/222/pl_21-2015.pdf</t>
   </si>
   <si>
     <t>Aumenta os vencimentos dos servidores públicos da Câmara Municipal de Buritis, na forma do inciso "X", do Art. 37, da Constituição da República Federativa do Brasil e dá outras providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/236/pr_01-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/236/pr_01-2015.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Executivo Municipal de Buritis-MG, nos termos do Parecer Prévio do Processo nº 912781 Exercício 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>Gildete Esposa do Benedito</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/227/pr_02-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/227/pr_02-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO ASSISTENCIAL A SENHORA MARIA JOSÉ DE ARAÚJO.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Didé</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/228/pr_003-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/228/pr_003-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO EDUCACIONAL A PROFESSORA MARIUZA DE ARES DA SILVA MEINEM.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/229/pr_04-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/229/pr_04-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE MÉRITO DESPORTIVO AO SENHOR VALDIR GONÇALVES DA SILVA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/230/pr_05-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/230/pr_05-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO EMPRESARIAL AO SENHOR PEDRO AMÉRICO PIRES DE ARAÚJO.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/231/pr_06-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/231/pr_06-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE GRANDE BENFEITOR AO SENHOR ÁLVARO ALVES ALCÂNTARA JUNIOR.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Waninha</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/232/pr_07-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/232/pr_07-2015.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadã Honorária à senhora Maria do Socorro Coelho de Souza.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/233/pr_008-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/233/pr_008-2015.pdf</t>
   </si>
   <si>
     <t>Concede Título de Honra ao Mérito Assistencial a senhora Madalena Rodrigues Farias Pereira.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>Luan Cordeiro</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/234/pr_09-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/234/pr_09-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO HONORÁRIO AO SENHOR GETÚLIO JARY TABORDA.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/235/pr_010-2015.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/235/pr_010-2015.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AO SENHOR VANDERLEY EUSTÁQUIO DE MELO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -666,68 +666,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/224/plc_05-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/226/plc_09-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/225/plc_10-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/216/pl_002-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/217/pl_003-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/218/pl_006-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/223/pl_11-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/219/pl_12-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/220/pl_015-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/221/pl_16-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/222/pl_21-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/236/pr_01-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/227/pr_02-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/228/pr_003-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/229/pr_04-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/230/pr_05-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/231/pr_06-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/232/pr_07-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/233/pr_008-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/234/pr_09-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/235/pr_010-2015.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/224/plc_05-2015.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/226/plc_09-2015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/225/plc_10-2015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/216/pl_002-2015.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/217/pl_003-2015.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/218/pl_006-2015.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/223/pl_11-2015.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/219/pl_12-2015.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/220/pl_015-2015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/221/pl_16-2015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/222/pl_21-2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/236/pr_01-2015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/227/pr_02-2015.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/228/pr_003-2015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/229/pr_04-2015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/230/pr_05-2015.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/231/pr_06-2015.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/232/pr_07-2015.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/233/pr_008-2015.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/234/pr_09-2015.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2015/235/pr_010-2015.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="55.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="84.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="83.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="216.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>