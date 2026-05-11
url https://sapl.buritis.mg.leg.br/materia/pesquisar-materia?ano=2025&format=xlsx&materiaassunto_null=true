--- v3 (2026-03-15)
+++ v4 (2026-05-11)
@@ -1086,51 +1086,51 @@
   <si>
     <t>Altera a Lei Complementar nº 184, de 01 de abril de 2025 que cria cargos de provimento efetivo e de provimento em comissão e altera o número de vagas de cargos de provimento efetivo, de provimento de comissão e funções gratificadas constantes na Lei Complementar nº 63, de 30 de dezembro de 2009 e na Lei Complementar nº 92, de 10 de dezembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/927/1_plc_004-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 185, de 28 de maio de 2025 que criou cargos de provimento efetivo e de provimento em comissão e altera o número de vagas de cargos de provimento efetivo, de provimento de comissão e funções gratificadas constantes na Lei Complementar nº 63, de 30 de dezembro de 2009 e na Lei Complementar nº 92, de 10 de dezembro de 2013 e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/952/plc_no_006-2025.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria Municipal de Cultura e Turismo, altera a Lei Complementar nº 051/2008, Lei Complementar nº 094/2013, Lei nº 1.225/2011, Lei nº 1.186/2010, e dá outras providências.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/991/plc_no_007-2025.pdf</t>
+    <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/991/1_plc_no_007-2025_cria_cargos_carreiras_e_....pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 038 DE 28 DE AGOSTO DE 2007, A LEI COMPLEMENTAR Nº 063 DE 30 DE DEZEMBRO DE 2009 E A LEI COMPLEMENTAR Nº 092 DE 10 DE DEZEMBRO DE 2013, PARA CRIAR CARGOS COMISSIONADOS, ALTERAR VENCIMENTOS DE CARGOS COMISSIONADOS E DE PROVIMENTO EFETIVO, ALTERAR NÚMERO DE VAGAS DE CARGOS COMISSIONADOS E DE PROVIMENTO EFETIVO, ALTERAR NOMENCLATURAS DE CARGOS COMISSIONADOS E DE PROVIMENTO EFETIVO, CRIAR CARREIRAS PARA CARGOS DE PROVIMENTO EFETIVO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>Waninha, Robertinho, Danilão da Funerária, e Branquinho</t>
   </si>
   <si>
     <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/976/plc_no_008-2025.pdf</t>
   </si>
   <si>
     <t>Altera o anexo VI da Lei Complementar nº 072/2010 e aumenta o vencimento do cargo em comissão de Secretário de Gabinete.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/981/plc_no_009-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 113, de 03 de novembro de 2015, para instituir a retribuição pecuniária (JETON) no âmbito do Instituto de Previdência de Buritis - IPREB, equiparar a remuneração dos diretores, e dá outras providências.</t>
   </si>
@@ -2142,68 +2142,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/830/ind_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/832/indicacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/834/idicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/877/indicacao_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/876/indicacao_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/969/1_indicacao_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/960/1_indicacao_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/961/1_indicacao_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/963/1_indicacao_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/962/1_indicacao_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/973/1_indicacao_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/974/1_indicacao_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/912/mocao_de_reconhecimento-wania-garis.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/932/plc_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/879/plc_no_002-2025_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/906/plc_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/927/1_plc_004-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/952/plc_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/991/plc_no_007-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/976/plc_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/981/plc_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/827/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/835/pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/836/pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/837/pl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/857/pl_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/863/pl_no_006-2025_festa_dona_margarida.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/866/pl_no_007-2025_u.p._ass._acougueiros.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/867/pl_no_008-2025_premiacoes_esportivas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/887/pl_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/875/pl_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/904/pl_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/882/pl_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/889/pl_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/923/pl_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/893/pl_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/907/pl_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/897/pl_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/902/pl_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/903/pl_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/913/pl_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pl_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/940/pl_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/926/pl_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/933/pl_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/941/pl_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/945/pl_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/956/1_pl_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/965/1_pl_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/946/pl_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/948/pl_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/949/pl_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/953/pl_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/983/1_pl_038-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/985/1_pl_no_39-2025_prog._unidos_por_buritis.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/959/1_pl_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/964/1_pl_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/968/1_pl_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/972/1_pl_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/978/pl_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/979/pl_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/858/pr_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/864/pr_no_002-2025_funcao_recursos_humanos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/865/pr_no_003-2025_libras.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pr_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/924/pr_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/936/pre_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/977/pr_no_007-2025_ven_sec._procon.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/980/pr_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/993/pre_09-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/828/req_01-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/829/req_02-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/855/req_03-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/856/req_04-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/868/requerimento_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/920/requerimento_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/921/requerimento_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/982/requerimento_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/957/requerimento_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/970/1_requerimento_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/984/requerimento_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/898/pelom_no_001-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/830/ind_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/831/indicacao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/832/indicacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/833/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/834/idicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/838/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/839/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/840/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/841/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/842/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/843/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/844/indicacao_no_12-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/845/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/846/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/847/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/848/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/849/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/850/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/851/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/852/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/862/indicacao_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/871/indicacao_no_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/859/indicacao_023-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/860/indicacao_024-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/861/indicacao_025-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/853/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/854/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/869/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/872/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/873/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/870/indicacao_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/877/indicacao_no_032-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/876/indicacao_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/883/indicacao_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/890/indicacao_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/894/indicacao_no_038-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/880/indicacao_no_039-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/884/indicacao_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/881/indicacao_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/885/indicacao_no_043-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/886/indicacao_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/896/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/909/indicacao_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/895/indicacao_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/914/indicacao_no_049-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/901/indicacao_no_050-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/905/indicacao_no_051-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/915/indicacao_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/910/indicacao_no_053-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/911/indicacao_no_054-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/928/indicacao_no_055-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/916/indicacao_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/917/indicacao_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/918/indicacao_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/929/indicacao_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/930/indicacao_no_060-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/922/indicacao_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/969/1_indicacao_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/937/indicacao_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/931/indicacao_no_065-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/938/indicacao_no_066-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/935/indicacao_no_067-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/939/indicacao_no_068-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/944/indicacao_no_069-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/947/indicacao_no_070-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/967/indicacao_no_071-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/951/indicacao_no_072-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/955/indicacao_no_073-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/958/indicacao_no_074-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/960/1_indicacao_no_075-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/961/1_indicacao_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/963/1_indicacao_no_077-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/962/1_indicacao_no_076-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/966/indicacao_no_080-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/973/1_indicacao_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/974/1_indicacao_no_082-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/912/mocao_de_reconhecimento-wania-garis.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/932/plc_no_001-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/879/plc_no_002-2025_cria_cargos.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/906/plc_no_003-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/927/1_plc_004-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/952/plc_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/991/1_plc_no_007-2025_cria_cargos_carreiras_e_....pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/976/plc_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/981/plc_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/827/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/835/pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/836/pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/837/pl_04-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/857/pl_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/863/pl_no_006-2025_festa_dona_margarida.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/866/pl_no_007-2025_u.p._ass._acougueiros.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/867/pl_no_008-2025_premiacoes_esportivas.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/887/pl_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/875/pl_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/904/pl_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/882/pl_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/889/pl_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/923/pl_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/893/pl_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/907/pl_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/897/pl_no_020-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/902/pl_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/903/pl_no_022-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/913/pl_no_023-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/925/pl_no_025-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/940/pl_no_026-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/926/pl_no_027-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/933/pl_no_028-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/941/pl_no_030-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/945/pl_no_031-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/956/1_pl_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/965/1_pl_no_033-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/946/pl_no_034-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/948/pl_no_035-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/949/pl_no_036-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/953/pl_no_037-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/983/1_pl_038-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/985/1_pl_no_39-2025_prog._unidos_por_buritis.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/959/1_pl_no_040-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/964/1_pl_no_041-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/968/1_pl_no_042-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/972/1_pl_no_044-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/978/pl_no_045-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/979/pl_no_046-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/858/pr_no_01-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/864/pr_no_002-2025_funcao_recursos_humanos.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/865/pr_no_003-2025_libras.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/919/pr_no_004-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/924/pr_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/936/pre_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/977/pr_no_007-2025_ven_sec._procon.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/980/pr_no_008-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/993/pre_09-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/828/req_01-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/829/req_02-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/855/req_03-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/856/req_04-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/868/requerimento_no_005-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/874/requerimento_no_006-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/878/requerimento_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/899/requerimento_no_009-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/900/requerimento_no_010-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/908/requerimento_no_011-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/920/requerimento_no_012-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/921/requerimento_no_013-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/982/requerimento_no_014-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/934/requerimento_no_015-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/942/requerimento_no_016-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/957/requerimento_no_017-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/954/requerimento_no_018-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/950/requerimento_no_019-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/970/1_requerimento_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/984/requerimento_no_021-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritis.mg.leg.br/media/sapl/public/materialegislativa/2025/898/pelom_no_001-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H160"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="111.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>